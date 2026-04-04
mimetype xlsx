--- v0 (2026-02-06)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Data Pemohon</t>
   </si>
   <si>
     <t>Informasi Kegiatan</t>
   </si>
   <si>
     <t>Data Instansi / Pribadi</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ruangan</t>
   </si>
   <si>
     <t>Alat</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
@@ -77,510 +77,285 @@
   <si>
     <t>Nama Kegiatan</t>
   </si>
   <si>
     <t>Tanggal Kegiatan</t>
   </si>
   <si>
     <t>Sesi</t>
   </si>
   <si>
     <t>Jumlah Peserta</t>
   </si>
   <si>
     <t>Nama Instansi</t>
   </si>
   <si>
     <t>Status Dalam Instansi</t>
   </si>
   <si>
     <t>Bidang Instansi</t>
   </si>
   <si>
     <t>Alamat Instansi</t>
   </si>
   <si>
-    <t>PRM202002070001</t>
-[...11 lines deleted...]
-    <t>20 Feb 2026 08:00:00</t>
+    <t>PRM202512120001</t>
+  </si>
+  <si>
+    <t>Cimahi Technopark</t>
+  </si>
+  <si>
+    <t>Jl. Baros Utama No.78, Leuwigajah, Kec. Cimahi Sel., Kota Cimahi, Jawa Barat 40532 40533</t>
+  </si>
+  <si>
+    <t>087824083160</t>
+  </si>
+  <si>
+    <t>Pengadilan Bale Bandung</t>
+  </si>
+  <si>
+    <t>15 Apr 2026 08:00:00</t>
   </si>
   <si>
     <t>Sesi 1 (08:00 - 12:00 WIB)</t>
   </si>
   <si>
-    <t>SSS</t>
-[...2 lines deleted...]
-    <t>SS</t>
+    <t>-</t>
   </si>
   <si>
     <t>Disetujui</t>
   </si>
   <si>
     <t>Convention Hall (Lantai 2)</t>
   </si>
   <si>
-    <t>Kursi,Videotron</t>
-[...22 lines deleted...]
-  <si>
     <t>Kursi,Sound System,Videotron,Wireless Microphone</t>
   </si>
   <si>
-    <t>PRM202601120003</t>
-[...5 lines deleted...]
-    <t>26 Feb 2026 12:00:00</t>
+    <t>PRM202602270001</t>
+  </si>
+  <si>
+    <t>Dede Syarif HD</t>
+  </si>
+  <si>
+    <t>Kp.Torobosan No.90 RT.04 RW.12 Kelurahan Cipageran Kec.Cimahi Utara Kota Cimahi 40511</t>
+  </si>
+  <si>
+    <t>081394064921</t>
+  </si>
+  <si>
+    <t>Pemutaran Film Sejarah KOMPI DAENG Jilid 2</t>
+  </si>
+  <si>
+    <t>09 Apr 2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Visi Sinema Pro. Cimahi</t>
+  </si>
+  <si>
+    <t>Pimpinan</t>
+  </si>
+  <si>
+    <t>Kp.Torobosan No.90 RT.04 RW.12 Kelurahan Cipageran Kec.Cimahi Utara Kota Cimahi</t>
+  </si>
+  <si>
+    <t>Kursi,Sound System,Videotron,Wireless Microphone,Meja Registrasi</t>
+  </si>
+  <si>
+    <t>PRM202602270002</t>
+  </si>
+  <si>
+    <t>08 Apr 2026 12:00:00</t>
+  </si>
+  <si>
+    <t>PRM202602270004</t>
+  </si>
+  <si>
+    <t>Pemutaran Film Sejarah KOMPI DAENG Jilid 3</t>
+  </si>
+  <si>
+    <t>05 May 2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Dalam Proses</t>
+  </si>
+  <si>
+    <t>PRM202602270005</t>
+  </si>
+  <si>
+    <t>06 May 2026 12:00:00</t>
+  </si>
+  <si>
+    <t>PRM202602270006</t>
+  </si>
+  <si>
+    <t>07 May 2026 12:00:00</t>
+  </si>
+  <si>
+    <t>PRM202603110001</t>
+  </si>
+  <si>
+    <t>16 Apr 2026 12:00:00</t>
   </si>
   <si>
     <t>Cimahi Techno Park</t>
   </si>
   <si>
-    <t>admin</t>
-[...71 lines deleted...]
-    <t>PRM202601190004</t>
+    <t>k</t>
+  </si>
+  <si>
+    <t>g</t>
+  </si>
+  <si>
+    <t>PRM202603200001</t>
+  </si>
+  <si>
+    <t>heheje</t>
+  </si>
+  <si>
+    <t>ueeu 16272</t>
+  </si>
+  <si>
+    <t>0882828282828</t>
+  </si>
+  <si>
+    <t>idid</t>
+  </si>
+  <si>
+    <t>23 Apr 2026 12:00:00</t>
   </si>
   <si>
     <t>Sesi 2 (13:00 - 17:00 WIB)</t>
   </si>
   <si>
-    <t>Jl. Margamulya No. 195 KOTA CIMAHI</t>
-[...158 lines deleted...]
-    <t>Cimahi</t>
+    <t>ieie</t>
+  </si>
+  <si>
+    <t>rri</t>
+  </si>
+  <si>
+    <t>Kursi,Proyektor,Videotron,Boardmarker,Wireless Microphone,Meja Registrasi,Meja Nararsumber</t>
+  </si>
+  <si>
+    <t>PRM202603290001</t>
+  </si>
+  <si>
+    <t>INES ASTRIA OKTAVIA</t>
+  </si>
+  <si>
+    <t>Kp. Rancabelut No.17 RT04/RW16 Padasuka, Cimahi Tengah, Kota Cimahi, Jawa Barat 40256</t>
+  </si>
+  <si>
+    <t>085314292874</t>
+  </si>
+  <si>
+    <t>Pagelaran Budaya Festival Sisindiran Sunda</t>
+  </si>
+  <si>
+    <t>21 Apr 2026 12:00:00</t>
+  </si>
+  <si>
+    <t>pagelaran budaya</t>
+  </si>
+  <si>
+    <t>Divisi Acara</t>
+  </si>
+  <si>
+    <t>Jl. Terusan Jend. Sudirman, Baros, Kec. Cimahi Tengah, Kota Cimahi, Jawa Barat 40521.</t>
+  </si>
+  <si>
+    <t>Kursi,Proyektor,Sound System,Videotron,Wireless Microphone,LED TV 65 inch,Meja,Meja Registrasi</t>
+  </si>
+  <si>
+    <t>PRM202603290002</t>
+  </si>
+  <si>
+    <t>22 Apr 2026 12:00:00</t>
+  </si>
+  <si>
+    <t>PRM202603290003</t>
+  </si>
+  <si>
+    <t>PRM202603300001</t>
+  </si>
+  <si>
+    <t>N YAYAT KARYATI</t>
+  </si>
+  <si>
+    <t>JL. ENCEP KARTAWIRIA NO. 148 RT 05/08 CITEUREUP CIMAHI UTARA 40512</t>
+  </si>
+  <si>
+    <t>081394682939</t>
+  </si>
+  <si>
+    <t>peningkatan kompetensi guru</t>
+  </si>
+  <si>
+    <t>PD HIMPAUDI</t>
+  </si>
+  <si>
+    <t>Kursi,Proyektor,Sound System,Videotron,Boardmarker,Wireless Microphone,Meja,Meja Registrasi,Meja Nararsumber</t>
+  </si>
+  <si>
+    <t>PRM202603300002</t>
+  </si>
+  <si>
+    <t>Siti Yuniarti</t>
+  </si>
+  <si>
+    <t>Jl. Sukarasa I no.54 RT5 RW 11, Kelurahan Citeureup 40512</t>
+  </si>
+  <si>
+    <t>081380865702</t>
+  </si>
+  <si>
+    <t>Pelatihan Keamanan Pangan</t>
+  </si>
+  <si>
+    <t>14 Apr 2026 12:00:00</t>
+  </si>
+  <si>
+    <t>Dinas Kesehatan</t>
+  </si>
+  <si>
+    <t>Analis Kesehatan</t>
+  </si>
+  <si>
+    <t>Komplek perkantoran Pemkot Cimahi, gedung C lantai 3</t>
   </si>
   <si>
     <t>Kursi,Sound System,Videotron,Wireless Microphone,Meja,Meja Registrasi,Meja Nararsumber</t>
   </si>
   <si>
-    <t>PRM202601270001</t>
-[...146 lines deleted...]
-    <t>Pemkot Cimahi</t>
+    <t>PRM202603300003</t>
+  </si>
+  <si>
+    <t>Jl sukarasa I no. 54 RT5 RW11, Kelrahan Citeureup 40512</t>
+  </si>
+  <si>
+    <t>Komplek perkantoran Pemkot Cimahi, Gedung C lantai 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -884,51 +659,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R39"/>
+  <dimension ref="A1:R16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>5</v>
@@ -976,1869 +751,725 @@
       </c>
       <c r="M2" t="s">
         <v>19</v>
       </c>
       <c r="N2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>22</v>
       </c>
       <c r="D3" t="s">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3">
-        <v>12134546</v>
+        <v>3273184210930002</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3">
+        <v>100</v>
+      </c>
+      <c r="K3" t="s">
         <v>25</v>
       </c>
-      <c r="I3" t="s">
-[...9 lines deleted...]
-        <v>27</v>
+      <c r="L3" t="s">
+        <v>28</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
       <c r="O3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4">
-        <v>3273184210930002</v>
+        <v>3277021405670004</v>
       </c>
       <c r="G4" t="s">
         <v>36</v>
       </c>
       <c r="H4" t="s">
         <v>37</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J4">
-        <v>100</v>
+        <v>500</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>33</v>
       </c>
       <c r="D5" t="s">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5">
-        <v>3273184210930002</v>
+        <v>3277021405670004</v>
       </c>
       <c r="G5" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="H5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J5">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="K5" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="L5" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="N5" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>33</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6">
-        <v>3273184210930002</v>
+        <v>3277021405670004</v>
       </c>
       <c r="G6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="H6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="I6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J6">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="N6" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="O6" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7">
+        <v>3277021405670004</v>
+      </c>
+      <c r="G7" t="s">
+        <v>45</v>
+      </c>
+      <c r="H7" t="s">
         <v>49</v>
       </c>
-      <c r="C7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J7">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="K7" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="L7" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="N7" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="O7" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="C8" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8">
+        <v>3277021405670004</v>
+      </c>
+      <c r="G8" t="s">
+        <v>45</v>
+      </c>
+      <c r="H8" t="s">
         <v>51</v>
       </c>
-      <c r="E8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J8">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="K8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="L8" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="N8" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="O8" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="F9">
-        <v>3277021409860010</v>
+        <v>3273184210930002</v>
       </c>
       <c r="G9" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="H9" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="I9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J9">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="K9" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="L9" t="s">
+        <v>55</v>
+      </c>
+      <c r="N9" t="s">
         <v>56</v>
       </c>
-      <c r="N9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D10" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F10">
-        <v>3277021409860010</v>
+        <v>1981092220100110</v>
       </c>
       <c r="G10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H10" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10">
+        <v>100</v>
+      </c>
+      <c r="K10" t="s">
+        <v>54</v>
+      </c>
+      <c r="L10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
         <v>65</v>
       </c>
-      <c r="H10" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O10" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C11" t="s">
+        <v>68</v>
+      </c>
+      <c r="D11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" t="s">
+        <v>70</v>
+      </c>
+      <c r="F11">
+        <v>3277025210040004</v>
+      </c>
+      <c r="G11" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
       <c r="H11" t="s">
         <v>72</v>
       </c>
       <c r="I11" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="J11">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="K11" t="s">
         <v>73</v>
       </c>
       <c r="L11" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="N11" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="O11" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="D12" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="F12">
-        <v>3277021409860010</v>
+        <v>3277025210040004</v>
       </c>
       <c r="G12" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="H12" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I12" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="J12">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="K12" t="s">
         <v>73</v>
       </c>
       <c r="L12" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="N12" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="O12" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
       <c r="Q12" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="F13">
-        <v>3277021409860010</v>
+        <v>3277025210040004</v>
       </c>
       <c r="G13" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="H13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I13" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="J13">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="K13" t="s">
         <v>73</v>
       </c>
       <c r="L13" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="N13" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="O13" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="P13" t="s">
         <v>30</v>
       </c>
       <c r="Q13" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>81</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="E14" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="F14">
-        <v>3277021409860010</v>
+        <v>3277035003690001</v>
       </c>
       <c r="G14" t="s">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="H14" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="I14" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="J14">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="K14" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="O14" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14" t="s">
-        <v>59</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="C15" t="s">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="D15" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>90</v>
       </c>
       <c r="F15">
-        <v>3277021409860010</v>
+        <v>3277036606840007</v>
       </c>
       <c r="G15" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="H15" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="I15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J15">
-        <v>400</v>
+        <v>350</v>
       </c>
       <c r="K15" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="L15" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="N15" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="O15" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="P15" t="s">
         <v>30</v>
       </c>
       <c r="Q15" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>80</v>
+        <v>97</v>
       </c>
       <c r="C16" t="s">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="E16" t="s">
-        <v>52</v>
+        <v>90</v>
       </c>
       <c r="F16">
-        <v>3277021409860010</v>
+        <v>3277036606840007</v>
       </c>
       <c r="G16" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="H16" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="I16" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="J16">
-        <v>400</v>
+        <v>350</v>
       </c>
       <c r="K16" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="L16" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="N16" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="O16" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
       <c r="Q16" t="s">
-        <v>59</v>
-[...506 lines deleted...]
-      <c r="B27" t="s">
         <v>96</v>
-      </c>
-[...628 lines deleted...]
-        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="G1:J1"/>
     <mergeCell ref="K1:N1"/>
     <mergeCell ref="O1:O2"/>
     <mergeCell ref="P1:P2"/>
     <mergeCell ref="Q1:Q2"/>
     <mergeCell ref="R1:R2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>